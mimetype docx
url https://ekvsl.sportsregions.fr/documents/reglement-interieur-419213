--- v0 (2025-10-14)
+++ v1 (2026-09-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35385839" w14:textId="77777777" w:rsidR="00A66175" w:rsidRDefault="004B615E" w:rsidP="00A66175">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ABA20C8" wp14:editId="01889B8F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1546386</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
@@ -643,74 +643,74 @@
       <w:r>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t> : 1</w:t>
       </w:r>
       <w:r w:rsidR="00C041D2">
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>0€</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253D1F5A" w14:textId="0C7A20D4" w:rsidR="00A66175" w:rsidRDefault="00A66175" w:rsidP="00A66175">
+    <w:p w14:paraId="253D1F5A" w14:textId="618299F6" w:rsidR="00A66175" w:rsidRDefault="00A66175" w:rsidP="00A66175">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>Pour le cours des enfants : 1</w:t>
       </w:r>
-      <w:r w:rsidR="00C041D2">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00026847">
+        <w:rPr>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>0€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E89005" w14:textId="681EFC84" w:rsidR="00A66175" w:rsidRDefault="004B615E" w:rsidP="004B615E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1691,98 +1691,98 @@
     <w:p w14:paraId="5BCE4058" w14:textId="77777777" w:rsidR="00A66175" w:rsidRDefault="00A66175" w:rsidP="004B615E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>(*) Rayer les mentions inutiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128746F7" w14:textId="77777777" w:rsidR="009F1F32" w:rsidRDefault="009F1F32" w:rsidP="004B615E"/>
     <w:sectPr w:rsidR="009F1F32" w:rsidSect="004B615E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18162E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C0EEA0E"/>
     <w:lvl w:ilvl="0" w:tplc="A57C2360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="002060"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2326,108 +2326,110 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1518811177">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1795294335">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1221356281">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="698164589">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1906916280">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A66175"/>
+    <w:rsid w:val="00026847"/>
     <w:rsid w:val="0026129E"/>
     <w:rsid w:val="00300365"/>
     <w:rsid w:val="004B615E"/>
     <w:rsid w:val="005A0B5D"/>
     <w:rsid w:val="009F1F32"/>
     <w:rsid w:val="009F46E9"/>
     <w:rsid w:val="00A66175"/>
     <w:rsid w:val="00C041D2"/>
     <w:rsid w:val="00C40708"/>
+    <w:rsid w:val="00CF5474"/>
     <w:rsid w:val="00EB0841"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="56C84ACB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8EBBAD7B-6EAF-47DE-88EE-4EF407C34897}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2831,51 +2833,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A66175"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="870262478">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2072342465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>